--- v0 (2025-10-14)
+++ v1 (2026-10-25)
@@ -12210,52 +12210,52 @@
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100052C98282D72754889C9B1F1491BD025" ma:contentTypeVersion="3" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9ce1d2e44eebb3ecae6b429d2f702645">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="49dd530e3df1f86ebe7020055b570883" ns1:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100052C98282D72754889C9B1F1491BD025" ma:contentTypeVersion="3" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e32ddda90c75ad24766e705906e4b865">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2b63428b5e2cfb68eedc6def384b2424" ns1:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="PublishingStartDate" ma:index="8" nillable="true" ma:displayName="Scheduling Start Date" ma:description="" ma:hidden="true" ma:internalName="PublishingStartDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="PublishingExpirationDate" ma:index="9" nillable="true" ma:displayName="Scheduling End Date" ma:description="" ma:hidden="true" ma:internalName="PublishingExpirationDate">
@@ -12354,51 +12354,51 @@
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F7992CE-D8DA-4F59-920F-93BEBE2CB6C9}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8B9B8C58-E82C-45BE-B744-DBD04AC4B4D0}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A1C4CEAC-8A92-491E-8509-8E00D72BF3B9}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FBF7062F-5BA1-4F1F-BBB6-598E480E6642}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2BA45A89-F4F4-4C4E-9FA5-8E1119A489BD}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
   <Words>1670</Words>
   <Characters>9635</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>80</Lines>
   <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>